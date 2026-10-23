--- v0 (2026-08-25)
+++ v1 (2026-10-23)
@@ -8,107 +8,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="22995" windowHeight="14370"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="19">
-[...4 lines deleted...]
-    <t>Exceldatei generiert am 25.08.2026 02:52:25 Logged on: Gast</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="27">
+  <si>
+    <t>Aus der Turnierdatenbank von Chess-Results https://chess-results.com</t>
+  </si>
+  <si>
+    <t>Exceldatei generiert am 23.10.2026 21:31:36 Logged on: Gast</t>
   </si>
   <si>
     <t>pnr</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>vnr</t>
   </si>
   <si>
     <t>LangBez</t>
   </si>
   <si>
     <t>Bdld</t>
   </si>
   <si>
     <t>Von</t>
   </si>
   <si>
     <t>bis</t>
   </si>
   <si>
-    <t>Biedenkopf</t>
-[...11 lines deleted...]
-    <t>27.06.2022</t>
+    <t>Buenemann-Pollak</t>
+  </si>
+  <si>
+    <t>Winston</t>
+  </si>
+  <si>
+    <t>ASVÖ Schachverein Burgenland</t>
+  </si>
+  <si>
+    <t>Burgenland</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
   </si>
   <si>
     <t>31.12.9999</t>
   </si>
   <si>
-    <t>SK Royal Salzburg</t>
-[...5 lines deleted...]
-    <t>28.06.2026</t>
+    <t>KJSV Wienerwald</t>
+  </si>
+  <si>
+    <t>Niederösterreich</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>Pernsteiner</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Lustenau</t>
+  </si>
+  <si>
+    <t>Vorarlberg</t>
+  </si>
+  <si>
+    <t>02.01.2008</t>
+  </si>
+  <si>
+    <t>Wiener Schacheria</t>
+  </si>
+  <si>
+    <t>Wien</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="dmm.yyyy"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1144,158 +1168,210 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.53515625" customWidth="1"/>
-    <col min="2" max="2" width="11.1328125" customWidth="1"/>
+    <col min="2" max="2" width="17.984375" customWidth="1"/>
     <col min="3" max="3" width="9.3203125" customWidth="1"/>
     <col min="4" max="4" width="5.23828125" customWidth="1"/>
-    <col min="5" max="5" width="25.99609375" customWidth="1"/>
-    <col min="6" max="6" width="14.5859375" customWidth="1"/>
+    <col min="5" max="5" width="29.5546875" customWidth="1"/>
+    <col min="6" max="6" width="16.19140625" customWidth="1"/>
     <col min="7" max="8" width="10.96875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11">
-        <v>142697</v>
+        <v>150743</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="11">
-        <v>4019</v>
+        <v>3016</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11">
-        <v>142697</v>
+        <v>150743</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="11">
-        <v>5034</v>
+        <v>2108</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="11">
+        <v>120494</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="11">
+        <v>7070</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="11">
+        <v>120494</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1045</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="9" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.4" right="0.4" top="0.4" bottom="0.6" header="0" footer="0.4"/>
-  <pageSetup usePrinterDefaults="0"/>
+  <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;L&amp;9Chess-Results.com der Schachturnier-Erebnis-Server&amp;C&amp;9       Seite &amp;P von &amp;N&amp;R&amp;9erstellt am &amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>