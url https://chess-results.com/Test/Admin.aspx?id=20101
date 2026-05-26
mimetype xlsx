--- v0 (2026-05-26)
+++ v1 (2026-05-26)
@@ -10,54 +10,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="22995" windowHeight="14370"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="155">
   <si>
-    <t>From the Tournament-Database of Chess-Results https://chess-results.com</t>
-[...2 lines deleted...]
-    <t>Exceldatei generiert am 26.05.2026 11:44:57 Logged on: Gast</t>
+    <t>Aus der Turnierdatenbank von Chess-Results https://chess-results.com</t>
+  </si>
+  <si>
+    <t>Exceldatei generiert am 26.05.2026 17:23:22 Logged on: Gast</t>
   </si>
   <si>
     <t>pnr</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>vnr</t>
   </si>
   <si>
     <t>LangBez</t>
   </si>
   <si>
     <t>Bdld</t>
   </si>
   <si>
     <t>Von</t>
   </si>
   <si>
     <t>bis</t>
   </si>