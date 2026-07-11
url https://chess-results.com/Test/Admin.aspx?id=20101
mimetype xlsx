--- v1 (2026-05-26)
+++ v2 (2026-07-11)
@@ -10,54 +10,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="22995" windowHeight="14370"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="155">
   <si>
-    <t>Aus der Turnierdatenbank von Chess-Results https://chess-results.com</t>
-[...2 lines deleted...]
-    <t>Exceldatei generiert am 26.05.2026 17:23:22 Logged on: Gast</t>
+    <t>From the Tournament-Database of Chess-Results https://chess-results.com</t>
+  </si>
+  <si>
+    <t>Exceldatei generiert am 11.07.2026 07:49:19 Logged on: Gast</t>
   </si>
   <si>
     <t>pnr</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>vnr</t>
   </si>
   <si>
     <t>LangBez</t>
   </si>
   <si>
     <t>Bdld</t>
   </si>
   <si>
     <t>Von</t>
   </si>
   <si>
     <t>bis</t>
   </si>