--- v2 (2026-07-11)
+++ v3 (2026-10-12)
@@ -8,515 +8,461 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="22995" windowHeight="14370"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="155">
-[...4 lines deleted...]
-    <t>Exceldatei generiert am 11.07.2026 07:49:19 Logged on: Gast</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="137">
+  <si>
+    <t>&amp;#1048;&amp;#1079; &amp;#1090;&amp;#1091;&amp;#1088;&amp;#1085;&amp;#1080;&amp;#1088;&amp;#1085;&amp;#1086;&amp;#1081; &amp;#1073;&amp;#1072;&amp;#1079;&amp;#1099; &amp;#1076;&amp;#1072;&amp;#1085;&amp;#1085;&amp;#1099;&amp;#1093; Chess-Results https://chess-results.com</t>
+  </si>
+  <si>
+    <t>Exceldatei generiert am 12.10.2026 02:41:16 Logged on: Gast</t>
   </si>
   <si>
     <t>pnr</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>vnr</t>
   </si>
   <si>
     <t>LangBez</t>
   </si>
   <si>
     <t>Bdld</t>
   </si>
   <si>
     <t>Von</t>
   </si>
   <si>
     <t>bis</t>
   </si>
   <si>
-    <t>Bachofner</t>
+    <t>GastAnz</t>
+  </si>
+  <si>
+    <t>Gaal</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>SK Oberwart</t>
+  </si>
+  <si>
+    <t>Burgenland</t>
+  </si>
+  <si>
+    <t>01.07.2014</t>
+  </si>
+  <si>
+    <t>31.12.9999</t>
+  </si>
+  <si>
+    <t>Krammer</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>ASVÖ Schachklub Stegersbach</t>
+  </si>
+  <si>
+    <t>01.07.2023</t>
+  </si>
+  <si>
+    <t>Liebhart</t>
+  </si>
+  <si>
+    <t>Engelbert</t>
+  </si>
+  <si>
+    <t>Maly</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Schachklub Blackburne Nickelsdorf</t>
+  </si>
+  <si>
+    <t>01.09.2019</t>
+  </si>
+  <si>
+    <t>Wilke</t>
+  </si>
+  <si>
+    <t>Werner</t>
+  </si>
+  <si>
+    <t>ASVÖ Schachklub Mattersburg</t>
+  </si>
+  <si>
+    <t>01.07.2024</t>
+  </si>
+  <si>
+    <t>Stirn</t>
+  </si>
+  <si>
+    <t>SV Treffen</t>
+  </si>
+  <si>
+    <t>Kärnten</t>
+  </si>
+  <si>
+    <t>01.07.2011</t>
+  </si>
+  <si>
+    <t>Tiefenbacher</t>
+  </si>
+  <si>
+    <t>Richard Jun.</t>
+  </si>
+  <si>
+    <t>Schachverein Wolfsberg</t>
+  </si>
+  <si>
+    <t>Allram</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>SK Gross Siegharts</t>
+  </si>
+  <si>
+    <t>Niederösterreich</t>
+  </si>
+  <si>
+    <t>Dzurak</t>
+  </si>
+  <si>
+    <t>Vitalii</t>
+  </si>
+  <si>
+    <t>Schachburg Waidhofen/Ybbs</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>Hofmann</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>SV Zwerndorf</t>
+  </si>
+  <si>
+    <t>Hottenroth</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>SK Gloggnitz (150839452)</t>
+  </si>
+  <si>
+    <t>09.06.2021</t>
+  </si>
+  <si>
+    <t>Löschnauer</t>
+  </si>
+  <si>
+    <t>Rüdiger</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>Schlager</t>
+  </si>
+  <si>
+    <t>01.07.2016</t>
+  </si>
+  <si>
+    <t>Schneider-Zinner</t>
+  </si>
+  <si>
+    <t>Harald</t>
+  </si>
+  <si>
+    <t>SK Loosdorf</t>
+  </si>
+  <si>
+    <t>24.11.2024</t>
+  </si>
+  <si>
+    <t>Teuber</t>
   </si>
   <si>
     <t>Andreas</t>
   </si>
   <si>
-    <t>Schachklub Blackburne Nickelsdorf</t>
-[...11 lines deleted...]
-    <t>Jirovec</t>
+    <t>Vhs Straßhof</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>01.07.2018</t>
+  </si>
+  <si>
+    <t>Wabro</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Sst St. Leonhard</t>
+  </si>
+  <si>
+    <t>24.10.2024</t>
+  </si>
+  <si>
+    <t>Ertl</t>
+  </si>
+  <si>
+    <t>Taliesin</t>
+  </si>
+  <si>
+    <t>SV Ried im Innkreis</t>
+  </si>
+  <si>
+    <t>Oberösterreich</t>
+  </si>
+  <si>
+    <t>01.09.2024</t>
+  </si>
+  <si>
+    <t>Rosenlechner</t>
+  </si>
+  <si>
+    <t>Gerhard</t>
+  </si>
+  <si>
+    <t>Mozart Salzburg</t>
+  </si>
+  <si>
+    <t>Salzburg</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>SC Neumarkt/Wallersee</t>
+  </si>
+  <si>
+    <t>22.07.2025</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Schachklub Kufstein</t>
+  </si>
+  <si>
+    <t>Tirol</t>
+  </si>
+  <si>
+    <t>30.08.2025</t>
+  </si>
+  <si>
+    <t>Schnegg</t>
+  </si>
+  <si>
+    <t>Anna-Lena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jugendschachklub Landeck </t>
+  </si>
+  <si>
+    <t>31.07.2019</t>
+  </si>
+  <si>
+    <t>Karin</t>
+  </si>
+  <si>
+    <t>Raika Zirl</t>
+  </si>
+  <si>
+    <t>16.05.2024</t>
+  </si>
+  <si>
+    <t>Dietrich</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
-    <t>31.08.2018</t>
-[...41 lines deleted...]
-    <t>Koefeler</t>
+    <t>Nenzing</t>
+  </si>
+  <si>
+    <t>Vorarlberg</t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t>Kozissnik</t>
   </si>
   <si>
     <t>Christian</t>
   </si>
   <si>
-    <t>Schachfreunde Villach</t>
-[...80 lines deleted...]
-    <t>Rudolf</t>
+    <t>Bregenz</t>
+  </si>
+  <si>
+    <t>Nisavic</t>
+  </si>
+  <si>
+    <t>Uros</t>
+  </si>
+  <si>
+    <t>Lustenau</t>
+  </si>
+  <si>
+    <t>Srienz</t>
+  </si>
+  <si>
+    <t>Lochau</t>
+  </si>
+  <si>
+    <t>Bader</t>
   </si>
   <si>
     <t>Herbert</t>
   </si>
   <si>
-    <t>Damenspringer Waidhofen/Thaya</t>
-[...125 lines deleted...]
-    <t>SV Klosterneuburg</t>
+    <t>SV Floridsdorf</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
-    <t>18.07.2025</t>
-[...11 lines deleted...]
-    <t>Buchnicek</t>
+    <t>06.01.2026</t>
+  </si>
+  <si>
+    <t>Harvey</t>
+  </si>
+  <si>
+    <t>Charlotte Anne</t>
+  </si>
+  <si>
+    <t>SC Polyglott L.S. - Wien</t>
+  </si>
+  <si>
+    <t>Knoflicek</t>
+  </si>
+  <si>
+    <t>Ctibor</t>
+  </si>
+  <si>
+    <t>SK Hernals</t>
+  </si>
+  <si>
+    <t>15.07.2025</t>
+  </si>
+  <si>
+    <t>Lacchini</t>
+  </si>
+  <si>
+    <t>Fabio</t>
+  </si>
+  <si>
+    <t>1. Schachklub Ottakring</t>
+  </si>
+  <si>
+    <t>24.09.2024</t>
+  </si>
+  <si>
+    <t>Mlynek</t>
   </si>
   <si>
     <t>Petr</t>
   </si>
   <si>
     <t>SK Hietzing</t>
   </si>
   <si>
-    <t>19.11.2012</t>
-[...22 lines deleted...]
-  <si>
     <t>01.01.2005</t>
   </si>
   <si>
-    <t>Franzen</t>
-[...2 lines deleted...]
-    <t>Jozef</t>
+    <t>Pakosta</t>
+  </si>
+  <si>
+    <t>Miroslav</t>
+  </si>
+  <si>
+    <t>17.10.2011</t>
+  </si>
+  <si>
+    <t>KJSV Wien</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>Vykydal</t>
+  </si>
+  <si>
+    <t>Frantisek</t>
   </si>
   <si>
     <t>SK Donau</t>
   </si>
   <si>
-    <t>01.07.2017</t>
-[...83 lines deleted...]
-    <t>01.01.2016</t>
+    <t>01.07.2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="9">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="dmm.yyyy"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1552,1167 +1498,1149 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.53515625" customWidth="1"/>
     <col min="2" max="2" width="16.3359375" customWidth="1"/>
-    <col min="3" max="3" width="10.8046875" customWidth="1"/>
+    <col min="3" max="3" width="14.6015625" customWidth="1"/>
     <col min="4" max="4" width="5.23828125" customWidth="1"/>
     <col min="5" max="5" width="32.6640625" customWidth="1"/>
     <col min="6" max="6" width="16.19140625" customWidth="1"/>
     <col min="7" max="8" width="10.96875" customWidth="1"/>
+    <col min="9" max="9" width="8.3828125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
+      <c r="I4" s="17" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="11">
-        <v>100477</v>
+        <v>126936</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11">
-        <v>3037</v>
+        <v>3004</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I5" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11">
-        <v>106014</v>
+        <v>107347</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" s="11">
-        <v>3037</v>
+        <v>3030</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I6" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11">
-        <v>107347</v>
+        <v>108331</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" s="11">
         <v>3030</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H7" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I7" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11">
-        <v>133324</v>
+        <v>108711</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="11">
-        <v>3004</v>
+        <v>3037</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I8" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="11">
-        <v>130438</v>
+        <v>116240</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="11">
-        <v>9043</v>
+        <v>3023</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I9" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="11">
-        <v>106943</v>
+        <v>114372</v>
       </c>
       <c r="B10" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="11">
+        <v>9042</v>
+      </c>
+      <c r="E10" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="F10" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="11">
-[...2 lines deleted...]
-      <c r="E10" s="9" t="s">
+      <c r="G10" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="F10" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I10" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11">
-        <v>143312</v>
+        <v>114988</v>
       </c>
       <c r="B11" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="D11" s="11">
+        <v>9050</v>
+      </c>
+      <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="9" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I11" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="11">
         <v>100162</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D12" s="11">
         <v>2063</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I12" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="11">
-        <v>105378</v>
+        <v>142672</v>
       </c>
       <c r="B13" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="11">
+        <v>2110</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H13" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I13" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="11">
-        <v>123293</v>
+        <v>105378</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D14" s="11">
-        <v>2080</v>
+        <v>2048</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I14" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11">
-        <v>106072</v>
+        <v>123293</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D15" s="11">
-        <v>2107</v>
+        <v>2080</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I15" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11">
-        <v>120504</v>
+        <v>108466</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D16" s="11">
-        <v>2020</v>
+        <v>2048</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I16" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11">
-        <v>112235</v>
+        <v>120716</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="D17" s="11">
-        <v>2044</v>
+        <v>2063</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="H17" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I17" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11">
-        <v>112235</v>
+        <v>113079</v>
       </c>
       <c r="B18" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="11">
+        <v>2071</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C18" s="9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H18" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11">
-        <v>120716</v>
+        <v>114871</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="D19" s="11">
-        <v>2063</v>
+        <v>2006</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G19" s="9" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H19" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I19" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="11">
-        <v>113079</v>
+        <v>114871</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D20" s="11">
-        <v>2071</v>
+        <v>2048</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G20" s="9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="H20" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I20" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="11">
-        <v>114871</v>
+        <v>115579</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="D21" s="11">
-        <v>2048</v>
+        <v>2034</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H21" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I21" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11">
-        <v>129812</v>
+        <v>144284</v>
       </c>
       <c r="B22" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="11">
+        <v>4002</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="9" t="s">
+      <c r="G22" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="H22" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I22" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="11">
-        <v>137518</v>
+        <v>123610</v>
       </c>
       <c r="B23" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" s="11">
+        <v>5011</v>
+      </c>
+      <c r="E23" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="F23" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="D23" s="11">
-[...2 lines deleted...]
-      <c r="E23" s="9" t="s">
+      <c r="G23" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="F23" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="11">
-        <v>120504</v>
+        <v>114372</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D24" s="11">
-        <v>4081</v>
+        <v>5019</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="H24" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I24" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="11">
-        <v>102598</v>
+        <v>123075</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D25" s="11">
-        <v>8043</v>
+        <v>6010</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H25" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I25" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="11">
-        <v>113271</v>
+        <v>113044</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D26" s="11">
-        <v>8043</v>
+        <v>6968</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H26" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I26" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="11">
-        <v>112939</v>
+        <v>113047</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D27" s="11">
-        <v>6001</v>
+        <v>6021</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>94</v>
       </c>
       <c r="H27" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I27" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="11">
-        <v>136487</v>
+        <v>101931</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D28" s="11">
-        <v>7010</v>
+        <v>7075</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>98</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>99</v>
       </c>
       <c r="H28" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I28" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="11">
-        <v>112939</v>
+        <v>121841</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D29" s="11">
-        <v>7070</v>
+        <v>7010</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>98</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="H29" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I29" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="11">
-        <v>113980</v>
+        <v>129937</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="D30" s="11">
-        <v>7065</v>
+        <v>7070</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>98</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="H30" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I30" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="11">
-        <v>100722</v>
+        <v>113980</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D31" s="11">
-        <v>1016</v>
+        <v>7065</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="H31" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I31" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="11">
-        <v>100750</v>
+        <v>100486</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="11">
-        <v>1035</v>
+        <v>1010</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="H32" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I32" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="11">
-        <v>124304</v>
+        <v>150258</v>
       </c>
       <c r="B33" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" s="11">
+        <v>1006</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="C33" s="9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G33" s="9" t="s">
-        <v>114</v>
+        <v>55</v>
       </c>
       <c r="H33" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I33" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="11">
-        <v>102204</v>
+        <v>106866</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D34" s="11">
-        <v>1019</v>
+        <v>1004</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G34" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I34" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="11">
-        <v>102902</v>
+        <v>146569</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D35" s="11">
-        <v>1010</v>
+        <v>1021</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G35" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H35" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I35" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="11">
-        <v>103098</v>
+        <v>109345</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D36" s="11">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G36" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H36" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I36" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="11">
-        <v>134727</v>
+        <v>110294</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="D37" s="11">
-        <v>1027</v>
+        <v>1013</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G37" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H37" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I37" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="11">
-        <v>138670</v>
+        <v>113980</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="C38" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" s="11">
+        <v>1042</v>
+      </c>
+      <c r="E38" s="9" t="s">
         <v>131</v>
       </c>
-      <c r="D38" s="11">
-[...2 lines deleted...]
-      <c r="E38" s="9" t="s">
+      <c r="F38" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="G38" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H38" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I38" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="11">
-        <v>146569</v>
+        <v>115573</v>
       </c>
       <c r="B39" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" s="9" t="s">
         <v>134</v>
       </c>
-      <c r="C39" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="11">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="H39" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I39" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="11">
-        <v>110657</v>
+        <v>116240</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>138</v>
+        <v>28</v>
       </c>
       <c r="D40" s="11">
-        <v>1029</v>
+        <v>1007</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G40" s="9" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="H40" s="9" t="s">
-        <v>15</v>
-[...129 lines deleted...]
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="I40" s="11">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.4" right="0.4" top="0.4" bottom="0.6" header="0" footer="0.4"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;L&amp;9Chess-Results.com der Schachturnier-Erebnis-Server&amp;C&amp;9       Seite &amp;P von &amp;N&amp;R&amp;9erstellt am &amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>